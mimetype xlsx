--- v0 (2025-12-14)
+++ v1 (2026-04-09)
@@ -1692,51 +1692,51 @@
       </c>
       <c r="E48" t="s">
         <v>112</v>
       </c>
       <c r="F48" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>993</v>
       </c>
       <c r="B49" t="s">
         <v>6</v>
       </c>
       <c r="C49" t="s">
         <v>114</v>
       </c>
       <c r="D49" t="s">
         <v>62</v>
       </c>
       <c r="E49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>1023</v>
       </c>
       <c r="B50" t="s">
         <v>6</v>
       </c>
       <c r="C50" t="s">
         <v>116</v>
       </c>
       <c r="D50" t="s">
         <v>62</v>
       </c>
       <c r="E50" t="s">
         <v>117</v>
       </c>
       <c r="F50" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>